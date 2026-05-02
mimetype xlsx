--- v1 (2026-03-18)
+++ v2 (2026-05-02)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1037" uniqueCount="474">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1037" uniqueCount="475">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -727,50 +727,53 @@
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE PONTE ALTA DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>André Heidemanns Aguiar</t>
   </si>
   <si>
     <t>http://sapl.pontealtadonorte.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Concede titulo de cidadão honorário ao senhor deputado Marcos Luiz Vieira.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>Concede titulo de cidadão honorário ao senhor deputado Nilso José Berlanda</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>CFO - Fin</t>
+  </si>
+  <si>
+    <t>http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/421/decreto_legislativo_04-2023.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas da Prefeitura Municipal de Ponte Alta do Norte referente ao ano de 2022 e dá outras providencias.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/359/mocao_de_apelo_01_1.docx</t>
   </si>
   <si>
     <t>Prefeito Municipal de Ponte Alta do Norte – SC, para que contrate efetivo de vigilância nas Escolas Municipais, Centros de Educação Infantis, e demais estabelecimentos educacionais localizados neste município.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>Jonas Pereira, André Heidemanns Aguiar, Douglas Maron, Edson - Baianinho, Maurelias, Michel Moreira da Silva, Nelci de Oliveira Alves, Nilton Luiz de Castro, Rubia Schmidt Ribeiro</t>
   </si>
@@ -1780,51 +1783,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/295/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/301/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/302/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/309/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/315/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/319/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/320/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/321/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/322/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/324/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/328/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/329/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/330/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/331/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/333/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/334/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/335/indicacao_n_24-2023.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/336/indicacao_n_25-2023.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/337/indicacao_n_26-2023.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/344/indicacao_n_27-2023.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/345/indicacao_n_28-2023.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/346/indicacao_n_29-2023.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/347/indicacao_n_30-2023.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_031-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_032-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/356/indicacao_033-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_034-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/358/indicacao_0035-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_036-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_037-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_038-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_039-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/369/indicacao_040-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/375/indicacao_041-20233.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/376/indicacao_042-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_043-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_0044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/390/indicacao_045-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_046-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_047-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_048-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_049-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_050-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_051-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/405/decreto_legislativo_0012023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/359/mocao_de_apelo_01_1.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/360/mocao_de_aplauso_n.02-2023.doc.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/389/mocao_3-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/409/mocao_de_apelo_04.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/425/mocao_de_aplauso_n.05-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/303/projeto_de_lei_-004-2023_-.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/304/projeto_de_lei_-_005-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/310/oficio_e_projeto_de_lei_006-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/338/projeto_-_007_-_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/339/projeto_-_008_-_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/340/projeto_-_009_-_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/341/projeto_-_010_-_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/350/projeto_de_lei_11-20023_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/364/projeto_de_lei_-_dotacao_-_ponte.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/371/oficio_-_projeto_de_lei_n._013-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/372/projeto_de_lei_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/377/projeto_de_lei_-015-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/378/projeto_de_lei_-016-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/380/projeto_de_lei_17.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/395/projeto_de_lei_-_019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/396/projeto_de_lei_-_020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/397/projeto_de_lei_-_021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_lei_-022-_2023_-_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/402/ldo_-_2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/407/projeto_de_lei_no_024-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/406/projeto_de_lei-025-2023_-_loa__2024.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_-_026-2023_-_dotacao_ponte_campo_da_roca.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_-_027-2023_-_convenio_-_ponte_campo_da_roca_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_-_029-2023_-_dotacao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_030_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/305/projeto_de_lei_legislativo_no_001-2023_-_revisao_geral_anual_servidores.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/306/projeto_de_lei_legislativo_no_002-2023_-_reajuste_servidores.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/307/projeto_de_lei_legislativo_no_003-2023_-_revisao_geral_vereadores_e_presidente.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/308/projeto_de_lei_legislativo_no_004-2023_-_revisao_geral_prefeito_-_vice-prefeito_e_secretarios.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/343/projeto_de_lei_legislativo__altera_valor_reembolso_de_combustivel.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/385/projeto_de_lei_legislativo_no_006-2023_-_da_denominacao_a_proprio_publico.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/300/pedido_de_informacao_002.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/311/pedido_de_informacao_003.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/325/pedido_de_informacao_004.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/326/pedido_de_informacao_005.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/332/pedido_de_informacao_006_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/362/pedido_de_informacao_07-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/365/pedido_de_informacao_08-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/373/pedido_de_informacao_09-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/383/pedido_de_informacao_010-2023_horas_maquinas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/392/pedido_de_informacao_011-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/393/pedido_de_informacao_012-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/394/pedido_de_informacao_013-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/399/pedido_de_informacao_014-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/400/pedido_de_informacao_015-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/415/modelo_pedido_de_informacao.016-2023docx.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/418/pedido_de_informacao_017-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/327/projeto_de_resolucao_alteracao_horario_fechamento_pauta_ordem_do_dia.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/348/offgab0362023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/349/requerimento_02-2023.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/379/projeto_de_lei_-016-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/351/projetos_de_lei_-_lc_002_e_lc_003.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/353/projetos_de_lei_-_lc_002_e_lc_003.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/363/projeto_de_lei_complementar_-004-2023-_aumento_carga_horaria_professores.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/386/off-gabe-103-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/388/projeto_de_lei_complementar_n._006-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/295/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/301/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/302/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/309/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/315/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/319/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/320/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/321/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/322/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/324/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/328/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/329/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/330/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/331/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/333/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/334/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/335/indicacao_n_24-2023.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/336/indicacao_n_25-2023.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/337/indicacao_n_26-2023.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/344/indicacao_n_27-2023.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/345/indicacao_n_28-2023.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/346/indicacao_n_29-2023.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/347/indicacao_n_30-2023.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/354/indicacao_031-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/355/indicacao_032-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/356/indicacao_033-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/357/indicacao_034-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/358/indicacao_0035-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/361/indicacao_036-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/366/indicacao_037-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/367/indicacao_038-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/368/indicacao_039-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/369/indicacao_040-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/375/indicacao_041-20233.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/376/indicacao_042-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_043-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_0044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/390/indicacao_045-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/391/indicacao_046-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/404/indicacao_047-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/411/indicacao_048-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/412/indicacao_049-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/413/indicacao_050-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/424/indicacao_051-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/405/decreto_legislativo_0012023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/421/decreto_legislativo_04-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/359/mocao_de_apelo_01_1.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/360/mocao_de_aplauso_n.02-2023.doc.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/389/mocao_3-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/409/mocao_de_apelo_04.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/425/mocao_de_aplauso_n.05-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/303/projeto_de_lei_-004-2023_-.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/304/projeto_de_lei_-_005-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/310/oficio_e_projeto_de_lei_006-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/338/projeto_-_007_-_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/339/projeto_-_008_-_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/340/projeto_-_009_-_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/341/projeto_-_010_-_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/350/projeto_de_lei_11-20023_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/364/projeto_de_lei_-_dotacao_-_ponte.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/371/oficio_-_projeto_de_lei_n._013-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/372/projeto_de_lei_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/377/projeto_de_lei_-015-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/378/projeto_de_lei_-016-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/380/projeto_de_lei_17.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/395/projeto_de_lei_-_019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/396/projeto_de_lei_-_020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/397/projeto_de_lei_-_021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/401/projeto_de_lei_-022-_2023_-_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/402/ldo_-_2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/407/projeto_de_lei_no_024-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/406/projeto_de_lei-025-2023_-_loa__2024.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_-_026-2023_-_dotacao_ponte_campo_da_roca.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_-_027-2023_-_convenio_-_ponte_campo_da_roca_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_-_029-2023_-_dotacao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_030_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/305/projeto_de_lei_legislativo_no_001-2023_-_revisao_geral_anual_servidores.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/306/projeto_de_lei_legislativo_no_002-2023_-_reajuste_servidores.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/307/projeto_de_lei_legislativo_no_003-2023_-_revisao_geral_vereadores_e_presidente.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/308/projeto_de_lei_legislativo_no_004-2023_-_revisao_geral_prefeito_-_vice-prefeito_e_secretarios.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/343/projeto_de_lei_legislativo__altera_valor_reembolso_de_combustivel.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/385/projeto_de_lei_legislativo_no_006-2023_-_da_denominacao_a_proprio_publico.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/300/pedido_de_informacao_002.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/311/pedido_de_informacao_003.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/325/pedido_de_informacao_004.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/326/pedido_de_informacao_005.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/332/pedido_de_informacao_006_.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/362/pedido_de_informacao_07-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/365/pedido_de_informacao_08-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/373/pedido_de_informacao_09-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/383/pedido_de_informacao_010-2023_horas_maquinas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/392/pedido_de_informacao_011-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/393/pedido_de_informacao_012-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/394/pedido_de_informacao_013-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/399/pedido_de_informacao_014-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/400/pedido_de_informacao_015-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/415/modelo_pedido_de_informacao.016-2023docx.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/418/pedido_de_informacao_017-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/327/projeto_de_resolucao_alteracao_horario_fechamento_pauta_ordem_do_dia.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/348/offgab0362023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/349/requerimento_02-2023.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/379/projeto_de_lei_-016-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/351/projetos_de_lei_-_lc_002_e_lc_003.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/353/projetos_de_lei_-_lc_002_e_lc_003.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/363/projeto_de_lei_complementar_-004-2023-_aumento_carga_horaria_professores.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/386/off-gabe-103-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2023/388/projeto_de_lei_complementar_n._006-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H130"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="159.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="167.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -3251,1969 +3254,1969 @@
       </c>
       <c r="H55" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>237</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
         <v>26</v>
       </c>
       <c r="D56" t="s">
         <v>226</v>
       </c>
       <c r="E56" t="s">
         <v>227</v>
       </c>
       <c r="F56" t="s">
         <v>238</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="H56" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
         <v>10</v>
       </c>
       <c r="D57" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E57" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F57" t="s">
         <v>228</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="H57" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>17</v>
       </c>
       <c r="D58" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E58" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F58" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H58" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>22</v>
       </c>
       <c r="D59" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E59" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F59" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="H59" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>26</v>
       </c>
       <c r="D60" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E60" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F60" t="s">
         <v>27</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="H60" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>31</v>
       </c>
       <c r="D61" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E61" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F61" t="s">
         <v>27</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="H61" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>10</v>
       </c>
       <c r="D62" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E62" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F62" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>233</v>
       </c>
       <c r="H62" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>17</v>
       </c>
       <c r="D63" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E63" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F63" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>233</v>
       </c>
       <c r="H63" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>22</v>
       </c>
       <c r="D64" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E64" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F64" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>233</v>
       </c>
       <c r="H64" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
         <v>26</v>
       </c>
       <c r="D65" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E65" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F65" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="H65" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
         <v>31</v>
       </c>
       <c r="D66" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E66" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F66" t="s">
         <v>228</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="H66" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
         <v>35</v>
       </c>
       <c r="D67" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E67" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F67" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="H67" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
         <v>39</v>
       </c>
       <c r="D68" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E68" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F68" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="H68" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
         <v>43</v>
       </c>
       <c r="D69" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E69" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F69" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="H69" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
         <v>47</v>
       </c>
       <c r="D70" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E70" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F70" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="H70" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
         <v>51</v>
       </c>
       <c r="D71" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E71" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F71" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="H71" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>55</v>
       </c>
       <c r="D72" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E72" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F72" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="H72" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>60</v>
       </c>
       <c r="D73" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E73" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F73" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="H73" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>64</v>
       </c>
       <c r="D74" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E74" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F74" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="H74" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>68</v>
       </c>
       <c r="D75" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E75" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F75" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="H75" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>72</v>
       </c>
       <c r="D76" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E76" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F76" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="H76" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>76</v>
       </c>
       <c r="D77" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E77" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F77" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="H77" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
         <v>81</v>
       </c>
       <c r="D78" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E78" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F78" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="H78" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>85</v>
       </c>
       <c r="D79" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E79" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F79" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>233</v>
       </c>
       <c r="H79" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>89</v>
       </c>
       <c r="D80" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E80" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F80" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="H80" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>93</v>
       </c>
       <c r="D81" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E81" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F81" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="H81" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
         <v>97</v>
       </c>
       <c r="D82" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E82" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F82" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H82" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
         <v>101</v>
       </c>
       <c r="D83" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E83" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F83" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="H83" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>106</v>
       </c>
       <c r="D84" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E84" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F84" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="H84" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
         <v>110</v>
       </c>
       <c r="D85" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="H85" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>114</v>
       </c>
       <c r="D86" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E86" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F86" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="H86" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
         <v>118</v>
       </c>
       <c r="D87" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E87" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F87" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="H87" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>122</v>
       </c>
       <c r="D88" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E88" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F88" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="H88" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>126</v>
       </c>
       <c r="D89" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E89" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F89" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>233</v>
       </c>
       <c r="H89" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>130</v>
       </c>
       <c r="D90" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E90" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F90" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="H90" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>134</v>
       </c>
       <c r="D91" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E91" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F91" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="H91" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>10</v>
       </c>
       <c r="D92" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E92" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="F92" t="s">
         <v>228</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="H92" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>17</v>
       </c>
       <c r="D93" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E93" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="F93" t="s">
         <v>228</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="H93" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
         <v>22</v>
       </c>
       <c r="D94" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E94" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="F94" t="s">
         <v>228</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="H94" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>26</v>
       </c>
       <c r="D95" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E95" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="F95" t="s">
         <v>228</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="H95" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
         <v>31</v>
       </c>
       <c r="D96" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E96" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="F96" t="s">
         <v>155</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="H96" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
         <v>35</v>
       </c>
       <c r="D97" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E97" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="F97" t="s">
         <v>186</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="H97" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>39</v>
       </c>
       <c r="D98" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E98" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="F98" t="s">
         <v>155</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>233</v>
       </c>
       <c r="H98" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
         <v>10</v>
       </c>
       <c r="D99" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E99" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F99" t="s">
         <v>186</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>233</v>
       </c>
       <c r="H99" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
         <v>17</v>
       </c>
       <c r="D100" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E100" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F100" t="s">
         <v>186</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="H100" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>22</v>
       </c>
       <c r="D101" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E101" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F101" t="s">
         <v>18</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="H101" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>26</v>
       </c>
       <c r="D102" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E102" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F102" t="s">
         <v>56</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="H102" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>31</v>
       </c>
       <c r="D103" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E103" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="H103" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
         <v>35</v>
       </c>
       <c r="D104" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E104" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F104" t="s">
         <v>18</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="H104" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
         <v>39</v>
       </c>
       <c r="D105" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E105" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F105" t="s">
         <v>18</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="H105" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
         <v>43</v>
       </c>
       <c r="D106" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E106" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F106" t="s">
         <v>18</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="H106" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
         <v>47</v>
       </c>
       <c r="D107" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E107" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F107" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="H107" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
         <v>51</v>
       </c>
       <c r="D108" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E108" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F108" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="H108" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>55</v>
       </c>
       <c r="D109" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E109" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F109" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="H109" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>60</v>
       </c>
       <c r="D110" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E110" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F110" t="s">
         <v>155</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="H110" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
         <v>64</v>
       </c>
       <c r="D111" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E111" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F111" t="s">
         <v>18</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="H111" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
         <v>68</v>
       </c>
       <c r="D112" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E112" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F112" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="H112" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
         <v>72</v>
       </c>
       <c r="D113" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E113" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F113" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="H113" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
         <v>76</v>
       </c>
       <c r="D114" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E114" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F114" t="s">
         <v>18</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="H114" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>81</v>
       </c>
       <c r="D115" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E115" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F115" t="s">
         <v>27</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="H115" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
         <v>10</v>
       </c>
       <c r="D116" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E116" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="F116" t="s">
         <v>228</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="H116" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
         <v>10</v>
       </c>
       <c r="D117" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E117" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F117" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="H117" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>17</v>
       </c>
       <c r="D118" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E118" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F118" t="s">
         <v>155</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="H118" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>22</v>
       </c>
       <c r="D119" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E119" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F119" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>233</v>
       </c>
       <c r="H119" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
         <v>26</v>
       </c>
       <c r="D120" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E120" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F120" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="H120" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>10</v>
       </c>
       <c r="D121" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E121" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F121" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>233</v>
       </c>
       <c r="H121" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>17</v>
       </c>
       <c r="D122" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E122" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F122" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="H122" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>22</v>
       </c>
       <c r="D123" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E123" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F123" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="H123" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
         <v>26</v>
       </c>
       <c r="D124" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E124" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F124" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="H124" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
         <v>31</v>
       </c>
       <c r="D125" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E125" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F125" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="H125" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
         <v>35</v>
       </c>
       <c r="D126" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E126" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F126" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="H126" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
         <v>68</v>
       </c>
       <c r="D127" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E127" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="F127" t="s">
         <v>228</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>233</v>
       </c>
       <c r="H127" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
         <v>72</v>
       </c>
       <c r="D128" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E128" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="F128" t="s">
         <v>228</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>233</v>
       </c>
       <c r="H128" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
         <v>10</v>
       </c>
       <c r="D129" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E129" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>233</v>
       </c>
       <c r="H129" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
         <v>17</v>
       </c>
       <c r="D130" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E130" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>233</v>
       </c>
       <c r="H130" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>