--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="97">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -172,50 +172,74 @@
     <t>674</t>
   </si>
   <si>
     <t>http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/674/projeto_de_lei_-_002_-_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste dos níveis de vencimentos, salários e proventos, cargos em comissão e funções gratificadas dos servidores públicos do município de Ponte Alta do Norte.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/675/projeto_de_lei_-_003-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder auxilio financeiro a estudantes residentes no município de Ponte Alta do Norte-SC.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/681/projeto_de_lei_no_004-2026_-_programa_de_habitacao.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA HABITACIONAL DE CONSTRUÇÃO DE MORADIAS E DE MELHORIAS DAS CONDIÇÕES HABITACIONAIS DO MUNICÍPIO DE PONTE ALTA DO NORTE E ESTABELECE CRITÉRIOS DE SELEÇÃO DOS BENEFICIÁRIOS.</t>
+  </si>
+  <si>
+    <t>689</t>
+  </si>
+  <si>
+    <t>Plenário - PLENARIO</t>
+  </si>
+  <si>
+    <t>http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/689/projeto_de_lei_-_desafetacao.pdf</t>
+  </si>
+  <si>
+    <t>Dispoe sobre a desafetação de bem publico e da outras providencias.</t>
+  </si>
+  <si>
+    <t>690</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/690/projeto_de_lei_-_006-2026_-_acao_judicial.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A FIRMAR ACORDO JUDICIAL NOS AUTOS DA AÇÃO No 5012667-47.2025.8.24.0022, EM QUE SÃO PARTES O MUNICÍPIO DE PONTE ALTA DO NORTE – SC E NABOR RODRIGUES CALIXTRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Gabinete Presidencia - GPRES</t>
   </si>
   <si>
     <t>http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/676/projeto_de_lei_legislativo_no_001-2026_-_revisao_geral_anual_servidores.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO GERAL ANUAL DOS NÍVEIS DE VENCIMENTOS, SALÁRIOS E PROVENTOS, CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE PONTE ALTA DO NORTE, NOS MESMOS INDICES CONCEDIDOS AOS SERVIDORES DO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/677/projeto_de_lei_legislativo_no_002-2026_-_revisao_geral_vereadores_e_presidente.doc</t>
   </si>
@@ -624,56 +648,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/682/indicacao_01_de_2026.odt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/683/indicacao_02_de_2026.odt" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/684/indicacao_03_de_2026.odt" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/685/indicacao_04_de_2026.odt" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/687/indicacao_05_2026.odt" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/688/mocao_01_de_2026.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/673/projeto_de_lei_-_001-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/674/projeto_de_lei_-_002_-_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/675/projeto_de_lei_-_003-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/681/projeto_de_lei_no_004-2026_-_programa_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/676/projeto_de_lei_legislativo_no_001-2026_-_revisao_geral_anual_servidores.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/677/projeto_de_lei_legislativo_no_002-2026_-_revisao_geral_vereadores_e_presidente.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/678/projeto_de_lei_legislativo_no_003-2026_-_revisao_geral_prefeito_-_vice-prefeito_e_secretarios.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/679/projeto_de_lei_legislativo_no_004-2026_-_reajuste_anual_servidores_poder_legislativo.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/686/resolucao_012026.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/680/oficio_do_projeto_de_lei_-_010-2026_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/672/projeto_de_lei_complementar_-_001-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/671/veto_-_projeto_de_lei_049-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/682/indicacao_01_de_2026.odt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/683/indicacao_02_de_2026.odt" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/684/indicacao_03_de_2026.odt" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/685/indicacao_04_de_2026.odt" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/687/indicacao_05_2026.odt" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/688/mocao_01_de_2026.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/673/projeto_de_lei_-_001-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/674/projeto_de_lei_-_002_-_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/675/projeto_de_lei_-_003-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/681/projeto_de_lei_no_004-2026_-_programa_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/689/projeto_de_lei_-_desafetacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/690/projeto_de_lei_-_006-2026_-_acao_judicial.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/676/projeto_de_lei_legislativo_no_001-2026_-_revisao_geral_anual_servidores.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/677/projeto_de_lei_legislativo_no_002-2026_-_revisao_geral_vereadores_e_presidente.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/678/projeto_de_lei_legislativo_no_003-2026_-_revisao_geral_prefeito_-_vice-prefeito_e_secretarios.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/679/projeto_de_lei_legislativo_no_004-2026_-_reajuste_anual_servidores_poder_legislativo.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/686/resolucao_012026.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/680/oficio_do_projeto_de_lei_-_010-2026_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/672/projeto_de_lei_complementar_-_001-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontealtadonorte.sc.leg.br/media/sapl/public/materialegislativa/2026/671/veto_-_projeto_de_lei_049-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H19"/>
+  <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="167.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -939,267 +963,321 @@
       </c>
       <c r="D11" t="s">
         <v>40</v>
       </c>
       <c r="E11" t="s">
         <v>41</v>
       </c>
       <c r="F11" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>52</v>
       </c>
       <c r="H11" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12" t="s">
+        <v>41</v>
+      </c>
+      <c r="F12" t="s">
         <v>55</v>
       </c>
-      <c r="E12" t="s">
+      <c r="G12" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="F12" t="s">
+      <c r="H12" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>59</v>
+      </c>
+      <c r="D13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E13" t="s">
+        <v>41</v>
+      </c>
+      <c r="F13" t="s">
+        <v>42</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B13" t="s">
-[...14 lines deleted...]
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" t="s">
         <v>63</v>
       </c>
-      <c r="B14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="F14" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="H14" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D15" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="E15" t="s">
-        <v>56</v>
+        <v>64</v>
+      </c>
+      <c r="F15" t="s">
+        <v>65</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H15" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="E16" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="F16" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>72</v>
       </c>
       <c r="H16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
+        <v>63</v>
+      </c>
+      <c r="E17" t="s">
+        <v>64</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="E17" t="s">
+      <c r="H17" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18" t="s">
+        <v>78</v>
+      </c>
+      <c r="E18" t="s">
+        <v>79</v>
+      </c>
+      <c r="F18" t="s">
+        <v>65</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="E18" t="s">
+      <c r="H18" t="s">
         <v>81</v>
-      </c>
-[...7 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="E19" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
       <c r="G19" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H19" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
         <v>87</v>
       </c>
-      <c r="H19" t="s">
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" t="s">
         <v>88</v>
+      </c>
+      <c r="E20" t="s">
+        <v>89</v>
+      </c>
+      <c r="F20" t="s">
+        <v>42</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H20" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" t="s">
+        <v>93</v>
+      </c>
+      <c r="E21" t="s">
+        <v>94</v>
+      </c>
+      <c r="F21" t="s">
+        <v>42</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H21" t="s">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>